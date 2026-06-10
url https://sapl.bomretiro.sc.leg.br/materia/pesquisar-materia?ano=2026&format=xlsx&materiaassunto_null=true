--- v0 (2026-03-11)
+++ v1 (2026-06-10)
@@ -10,356 +10,541 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="233">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1546</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Executivo</t>
+  </si>
+  <si>
+    <t>Prefeitura Municipal de Bom Retiro - PMBR</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1546/pl_01.pdf</t>
+  </si>
+  <si>
+    <t>ATUALIZA O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE BOM RETIRO, ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1547</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1547/pl_02.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A REMOÇÃO, DEPÓSITO E GUARDA DE VEÍCULOS REMOVIDOS, APREENDIDOS E RETIRADOS DE CIRCULAÇÃO EM DECORRÊNCIA DE INFRAÇÃO À LEGISLAÇÃO DE TRÂNSITO NAS VIAS PÚBLICAS DO MUNICÍPIO DE BOM RETIRO/SC, ATRAVÉS DA CONCESSÃO DE SERVIÇOS PÚBLICOS.”</t>
+  </si>
+  <si>
+    <t>1548</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1548/pl_03.pdf</t>
+  </si>
+  <si>
+    <t>RATIFICA A 3o ALTERAÇÃO DO CONTRATO DO CONSÓRCIO PÚBLICO INTERFEDERATIVO DE SAÚDE DA REGIÃO DA AMURES - CISAMURES</t>
+  </si>
+  <si>
+    <t>1549</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1549/pl_04.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA OS ARTIGOS 187 A 194 DA LEI N° 865/87 DE 23/11/1987, QUE TRATA DOS HORÁRIOS DE FUNCIONAMENTO DOS ESTABELECIMENTOS COMERCIAIS, INDUSTRIAIS E DE PRESTAÇÃO DE SERVIÇOS NO MUNICÍPIO DE BOM RETIRO.</t>
+  </si>
+  <si>
+    <t>1550</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1550/pl_05.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DE BOM RETIRO, EXERCÍCIO FINANCEIRO DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR.</t>
+  </si>
+  <si>
+    <t>1551</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1551/pl_06.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO FUNDO MUNICIPAL SAÚDE DE BOM RETIRO, NO EXERCÍCIO FINANCEIRO DE 2026, PELO SUPERÁVIT DO EXERCÍCIO ANTERIOR.</t>
+  </si>
+  <si>
+    <t>1552</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1552/pl_08.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI E APROVA O PLANO MUNICIPAL DE CULTURA DE BOM RETIRO /SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1553</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1553/pl_09.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA PREFEITURA MUNICIPAL DE BOM RETIRO, EXERCÍCIO FINANCEIRO DE 2026, PELO EXCESSO DE ARRECADAÇÃO.</t>
+  </si>
+  <si>
+    <t>1554</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1554/pl_10.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO _x000D_
+FUNDO MUNICIPAL DE SAÚDE DE BOM RETIRO, _x000D_
+EXERCÍCIO FINANCEIRO DE 2026, PELO EXCESSO DE _x000D_
+ARRECADAÇÃO.</t>
+  </si>
+  <si>
+    <t>1555</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1555/pl_11.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA _x000D_
+PREFEITURA MUNICIPAL DE BOM RETIRO, EXERCÍCIO _x000D_
+FINANCEIRO DE 2026, POR SUPERÁVIT FINANCEIRO DO _x000D_
+EXERCÍCIO ANTERIOR.</t>
+  </si>
+  <si>
+    <t>1556</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1556/pl_12.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ESPECIAL NO ORÇAMENTO NA _x000D_
+PREFEITURA MUNICIPAL DE BOM RETIRO, NO _x000D_
+EXERCÍCIO FINANCEIRO DE 2026, PELO SUPERÁVIT _x000D_
+DO EXERCÍCIO ANTERIOR.</t>
+  </si>
+  <si>
+    <t>1572</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1572/pl_13.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO FUNDO _x000D_
+MUNICIPAL DE ASSISTÊNCIA SOCIAL, EXERCÍCIO _x000D_
+FINANCEIRO DE 2026, POR SUPERÁVIT FINANCEIRO DO _x000D_
+EXERCÍCIO ANTERIOR.</t>
+  </si>
+  <si>
+    <t>1573</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1573/pl_14.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA _x000D_
+PREFEITURA MUNICIPAL DE BOM RETIRO, EXERCÍCIO _x000D_
+FINANCEIRO DE 2026, POR SUPERÁVIT FINANCEIRO DO _x000D_
+EXERCÍCIO ANTERIOR. (Emendas Parlamentares Impositivas _x000D_
+do Estado)</t>
+  </si>
+  <si>
+    <t>1574</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1574/pl_15.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ESPECIAL NO ORÇAMENTO NA PREFEITURA _x000D_
+MUNICIPAL DE BOM RETIRO, NO EXERCÍCIO FINANCEIRO DE _x000D_
+2026, PELO SUPERÁVIT DO EXERCÍCIO ANTERIOR.</t>
+  </si>
+  <si>
+    <t>1575</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1575/pl_16.pdf</t>
+  </si>
+  <si>
+    <t>1576</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1576/pl_17.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO _x000D_
+FUNDO MUNICIPAL DE SAÚDE, EXERCÍCIO FINANCEIRO _x000D_
+DE 2026, POR ANULAÇÃO DE DOTAÇÃO.</t>
+  </si>
+  <si>
+    <t>1577</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1577/pl_18.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA _x000D_
+PREFEITURA MUNICIPAL DE BOM RETIRO, EXERCÍCIO _x000D_
+FINANCEIRO DE 2026, POR SUPERÁVIT FINANCEIRO DO _x000D_
+EXERCÍCIO ANTERIOR. (Emendas Parlamentares União)</t>
+  </si>
+  <si>
     <t>1515</t>
-  </si>
-[...4 lines deleted...]
-    <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>EDUARDO NECKEL</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1515/indicacao_n_001_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve vem, por meio da presente e na forma_x000D_
 regimental, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado à Exma. Sra. _x000D_
 Prefeita Municipal para solicitar a reabertura da estrada municipal que liga a localidade de _x000D_
 Entrada à BR 282.</t>
   </si>
   <si>
     <t>1517</t>
-  </si>
-[...1 lines deleted...]
-    <t>3</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1517/indicacao_n_003_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve vem, por meio da presente e na forma_x000D_
 regimental, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado à Exma. Sra. _x000D_
 Prefeita Municipal para que sejam adotadas as providências necessárias ao efetivo _x000D_
 cumprimento da legislação municipal vigente, no que se refere à notificação dos proprietários _x000D_
 de lotes baldios para que promovam a limpeza e a manutenção de seus imóveis.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>PROFESSOR GUILHERME</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1518/indicacao_n_004_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve vem, por meio da presente e na forma_x000D_
 regimental, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado à Exma. Sra. _x000D_
 Prefeita Municipal para que sejam adotadas as providências necessárias visando à destinaçào _x000D_
 da estrutura da Escola do Campo da localidade de Cambará, atualmente desativada, para a _x000D_
 implantação de serviços de fisioterapia e atendimento médico à comunidade local.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1519/indicacao_n_005_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve vem, por meio da presente e na forma_x000D_
 regimental, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado à Exma. Sra. _x000D_
 Prefeita Municipal para que sejam adotadas providências no sentido de realizar a molhagem _x000D_
 da Rua Anita Garibaldi, tendo em vista que, após a execução de obras de calçamento, a via _x000D_
 passou a apresentar excesso de poeira, causando transtornos aos moradores e usuários.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1520/indicacao_nu_006_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve vem, por meio da presente e na forma_x000D_
 regimental, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado à Exma. Sra. _x000D_
 Prefeita Municipal para solicitar a realização de manutenção na serra de acesso a localidade _x000D_
 de Paraiso da Serra.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1521/indicacao_n_007_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve vem, por meio da presente e na forma _x000D_
 regimental, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado à Exma. Sra. _x000D_
 Prefeita Municipal para solicitar que todas as ambulâncias do Município sejam devidamente _x000D_
 equipadas com aparelhos portáteis de oxigênio, equipamentos para aferição da pressão arterial e da saturação de oxigênio, bem como kits de parto, com o objetivo de garantir maior _x000D_
 segurança, eficiência e qualidade no atendimento de urgência e emergência à população.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1522/indicacao_n_008_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve vem, por meio da presente e na forma_x000D_
 regimental, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado à Exma. Sra. _x000D_
 Prefeita Municipal para solicitar o calçamento da parte não pavimentada da Rua Dorval _x000D_
 Ferreira de Macedo.</t>
   </si>
   <si>
     <t>1523</t>
-  </si>
-[...1 lines deleted...]
-    <t>9</t>
   </si>
   <si>
     <t>MALI</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1523/indicacao_n_009_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve vem, por meio da presente e na forma _x000D_
 regimental, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado à Exma. Sra. _x000D_
 Prefeita Municipal para solicitar a realização de nova manutenção na tubulação localizada na _x000D_
 Rua Jorge Lacerda, no Bairro Capistrano, tendo em vista que a mesma não está funcionando _x000D_
 de forma adequada, gerando transtornos aos moradores da referida via.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1532/indicacao_n_010_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve vem, por meio da presente e na forma _x000D_
 regimental, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado à Exma. Sra. _x000D_
 Prefeita Municipal para solicitar, com a máxima urgência, a realização de reparos e _x000D_
 manutenção nas estradas das localidades do Matador, Costão do Frade, Costãozinho e _x000D_
 Barbaquá</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1533/indicacao_n_011_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve vem, por meio da presente e na forma_x000D_
 regimental, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado à Exma. Sra. _x000D_
 Prefeita Municipal para solicitar o conserto da iluminação do Centro Poliesportivo Municipal _x000D_
 Amo Oscar Meyer.</t>
   </si>
   <si>
     <t>1534</t>
-  </si>
-[...1 lines deleted...]
-    <t>12</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1534/indicacao_n_012_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e na_x000D_
 forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo Plenário, _x000D_
 que seja oficiado à Exma. Sra. Prefeita Municipal para solicitar a realização de manutenção e _x000D_
 melhorias na estrada que liga a localidade de Gabiroba ao município de Chapadão do _x000D_
 Lageado.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1535/indicacao_n_013_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e na_x000D_
 forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo Plenário, _x000D_
 que seja oficiado à Exma. Sra. Prefeita Municipal para solicitar o conserto e a manutenção da _x000D_
 placa localizada na entrada do Município, junto ao viaduto com a inscrição “Bom Retiro - _x000D_
 Portal da Serra”.</t>
   </si>
   <si>
     <t>1536</t>
-  </si>
-[...1 lines deleted...]
-    <t>14</t>
   </si>
   <si>
     <t>CLÁUDIO BOMBEIRO</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1536/indicacao_n_014_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e na_x000D_
 forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo Plenário, _x000D_
 que seja oficiado à Exma. Sra. Prefeita Municipal para que sejam adotadas as providências _x000D_
 necessárias visando o reparo da rede de drenagem pluvial existente no terreno onde está _x000D_
 localizada a Associação dos Servidores do DEINFRA, tendo em vista que a referida rede _x000D_
 apresenta falha estrutural e/ou desvio em seu curso, ocasionando o deságue direto das águas _x000D_
 pluviais na via pública adjacente, especificamente nos fundos do secador, na Rua Frontino _x000D_
 Vieira de Souza, o que vem causando erosão da estrada, alagamentos recorrentes, riscos à _x000D_
 segurança de pedestres e motoristas, além de configurar situação em desacordo com as _x000D_
 diretrizes de saneamento básico e drenagem urbana.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1537/indicacao_n_015_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e na_x000D_
 forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo Plenário, _x000D_
 que seja oficiado à Exma. Sra. Prefeita Municipal para solicitar a realização de manutenção na _x000D_
 estrada da localidade de Três Pontas, mais especificamente na rua da Saudade.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e na_x000D_
 forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo Plenário, _x000D_
 que seja oficiado à Exma. Sra. Prefeita Municipal para solicitar a realização de manutenção na _x000D_
 estrada da localidade de Paraiso da Serra.</t>
   </si>
   <si>
     <t>1539</t>
-  </si>
-[...1 lines deleted...]
-    <t>17</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1539/indicacao_n_017_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e na _x000D_
 forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo Plenário, _x000D_
 que seja oficiado à Exma. Sra. Prefeita Municipal para solicitar a recuperação da iluminação _x000D_
 pública da rua Cônego Adriano, nas proximidades da Escola de Ensino Médio Valmir _x000D_
 Omarques Nunes.</t>
   </si>
   <si>
     <t>1540</t>
-  </si>
-[...1 lines deleted...]
-    <t>18</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1540/indicacao_n_018_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e na forma _x000D_
 regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo Plenário, que seja _x000D_
 oficiado à Exma. Sra. Prefeita Municipal para solicitar a possibilidade de incentivar e realizar _x000D_
 repasse financeiro à Organização Não Governamental (ONG) responsável pelo cuidado e _x000D_
 proteção de cães abandonados no município, reconhecendo e apoiando o relevante trabalho _x000D_
 desenvolvido pela entidade em prol do bem-estar animal.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1541/indicacao_n_019_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e na forma _x000D_
 regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo Plenário, que seja _x000D_
 oficiado à Exma. Sra. Prefeita Municipal para solicitar a possibilidade de conceder auxílio ou _x000D_
@@ -433,53 +618,50 @@
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1524/requerimento_n_001_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem, por _x000D_
 meio do presente, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado ao Poder _x000D_
 Executivo para solicitar as seguintes informações referentes ao uso da quadra de grama _x000D_
 sintética localizada ao lado do Centro Poliesportivo Amo Oscar Meyer:_x000D_
 1. Quais são os critérios adotados pelo Poder Executivo para a utilização da _x000D_
 referida quadra?_x000D_
 2. Há cobrança de valores para o uso do espaço? Em caso afirmativo, qual o _x000D_
 valor cobrado e para qual conta os recursos arrecadados são destinados?_x000D_
 3. A quadra foi objeto de concessão a terceiros? Em caso positivo, informar _x000D_
 a quem foi concedida._x000D_
 4. Havendo concessão, o procedimento foi precedido de processo licitatório?</t>
   </si>
   <si>
     <t>1525</t>
-  </si>
-[...1 lines deleted...]
-    <t>2</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1525/requerimento_n_002_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem, por _x000D_
 meio do presente, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado ao Poder _x000D_
 Executivo para solicitar informações sobre a participação do Município de Bom Retiro nos _x000D_
 Programas Estaduais Casa Catarina e Estrada Boa Rural:_x000D_
 1 - O Município de Bom Retiro participa atualmente dos programas estaduais _x000D_
 Casa Catarina (habitação) e Estrada Boa Rural (infraestrutura e pavimentação de estradas _x000D_
 rurais)?_x000D_
 2 - Em caso afirmativo, informar os valores envolvidos, os prazos e as etapas _x000D_
 de execução de cada programa em que o Município esteja participando._x000D_
 3 - Em caso negativo, informar quais os impedimentos técnicos, _x000D_
 administrativos, financeiros ou jurídicos que inviabilizam a participação do Município nos _x000D_
 referidos programas, bem como se há previsão ou planejamento para futura adesão.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1526/requerimento_n_003_2026.pdf</t>
   </si>
   <si>
@@ -551,50 +733,300 @@
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1530/requerimento_n_007_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem,_x000D_
 por meio do presente, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado o _x000D_
 Poder Executivo para que encaminhe cópia da prestação de contas da Comissão _x000D_
 Municipal de Esportes - CME, referente ao exercício de 2025.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1531/requerimento_n_008_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem,_x000D_
 por meio do presente, REQUERER, ouvido o Digníssimo Plenário, o encaminhamento _x000D_
 de convite à Gerência Regional da CELESC a fim de que compareça a esta Casa _x000D_
 Legislativa para prestar esclarecimentos acerca da recorrente falta de energia elétrica _x000D_
 nas comunidades de Campo Novo e Paraíso da Serra, bem como para apresentar os _x000D_
 investimentos previstos pela concessionária para o Município de Bom Retiro.</t>
+  </si>
+  <si>
+    <t>1562</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1562/requerimento_n_009_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem, _x000D_
+por meio do presente, REQUERER, ouvido o Digníssimo Plenário, que seja oficiado o _x000D_
+Poder Executivo para que encaminhe as seguintes informações sobre a aplicação de _x000D_
+recursos oriundos de emendas parlamentares destinadas ao Município:_x000D_
+1 - As emendas parlamentares encaminhadas pelos Deputados Federais _x000D_
+Rafael Pezenti e Júlia Zanatta, destinadas à aquisição de veículo para a área da saúde, _x000D_
+bem como à aquisição de aparelhos de ar-condicionado e câmeras de _x000D_
+videomonitoramento, já ingressaram nos cofres municipais? Em caso positivo, informar _x000D_
+o valor efetivamente recebido e a respectiva data do crédito._x000D_
+2 - A emenda parlamentar encaminhada pelo Deputado Estadual Jessé _x000D_
+Lopes, destinada ao Núcleo Municipal Sâo José e ao Centro de Educação Infantil Alosir _x000D_
+Moretti, já ingressou nos cofres municipais? Em caso positivo, informar o valor _x000D_
+efetivamente recebido e a data do respectivo crédito._x000D_
+3 - Caso os recursos dessas emenda</t>
+  </si>
+  <si>
+    <t>1563</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_n_010_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais, _x000D_
+vem, por meio do presente e na forma regimental, REQUERER, ouvido o Digníssimo _x000D_
+Plenário, que seja oficiado o Poder Executivo Municipal para que informe as razões do _x000D_
+não cumprimento do disposto no art. 113, inciso III, da Lei Orgânica Municipal, o qual _x000D_
+determina que os Secretários Municipais devem apresentar ao Prefeito Municipal e à _x000D_
+Câmara de Vereadores, até o dia 1o de dezembro do ano em curso, relatório anual dos _x000D_
+serviços realizados por suas respectivas Secretarias, bem como a programação para o _x000D_
+exercício seguinte. Diante disso, requer-se que sejam prestadas as seguintes _x000D_
+informações:_x000D_
+1 - Qual a justificativa formal para o não cumprimento dessa obrigação _x000D_
+legal, considerando tratar-se de dever expressamente atribuído a cada Secretário _x000D_
+Municipal?_x000D_
+2 - Existe prazo definido para o envio do referido relatório ao Poder _x000D_
+Legislativo, ou ao menos para o encaminhamento das ações a serem realizadas no _x000D_
+exercício em curs</t>
+  </si>
+  <si>
+    <t>1564</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1564/requerimento_n_012_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais _x000D_
+e na forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo _x000D_
+Plenário, que seja oficiado o Poder Executivo Municipal para que encaminhe as _x000D_
+seguintes informações acerca da balança de pesagem instalada no Parque Municipal _x000D_
+de Exposições:_x000D_
+1 - Qual o valor atualmente cobrado pela utilização da referida _x000D_
+balança de pesagem?_x000D_
+2 - Quem é o responsável pela arrecadação dos valores oriundos da _x000D_
+prestação desse serviço?_x000D_
+3 - Quando o equipamento necessitar de manutenção, de quem é a _x000D_
+responsabilidade pelo conserto: do Município ou do usuário que eventualmente tenha _x000D_
+causado o dano?_x000D_
+4- Existe termo de cessão de uso, contrato, convênio ou comodato _x000D_
+referente ao equipamento? Em caso positivo, requer-se o envio de cópia do respectivo _x000D_
+instrumento, bem como a identificação das partes envolvidas e o respectivo prazo de _x000D_
+vigência.</t>
+  </si>
+  <si>
+    <t>1565</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_n_013_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais _x000D_
+e na forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo _x000D_
+Plenário, que seja oficiado o Poder Executivo Municipal para que informe quantos _x000D_
+atendimentos foram realizados pelo serviço de fisioterapia do Município no mês de _x000D_
+fevereiro do corrente exercício.</t>
+  </si>
+  <si>
+    <t>1566</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1566/requerimento_n_014_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais_x000D_
+e na forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo _x000D_
+Plenário, que seja oficiado o Poder Executivo Municipal para que informe, de forma _x000D_
+detalhada, quais tipos de resíduos são recolhidos pela empresa responsável pela _x000D_
+coleta de lixo no Município, tendo em vista as reclamações da população acerca do _x000D_
+não recolhimento de caixas de papelão, fato que tem gerado dúvidas quanto aos _x000D_
+materiais efetivamente contemplados pelo serviço contratado.</t>
+  </si>
+  <si>
+    <t>1567</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1567/requerimento_n_015_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais _x000D_
+e na forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo _x000D_
+Plenário, que seja oficiado o Poder Executivo Municipal para requerer o seguinte:_x000D_
+Relação completa de todas as despesas empenhadas, _x000D_
+liquidadas e pagas referentes ao projeto "Brilho de Natal 2025", incluindo notas fiscais _x000D_
+e comprovantes de pagamento._x000D_
+2 - Informações específicas sobre o custo total de confecção, _x000D_
+instalação e manutenção da árvore de Natal, detalhando se a aquisição ou confecção _x000D_
+ocorreu via licitação (informar modalidade e número do processo) ou contratação _x000D_
+direta (dispensa ou inexigibilidade de licitação com a devida justificativa legal)._x000D_
+3 - Cópia integral do processo administrativo de contratação, _x000D_
+incluindo o Termo de Referência, as pesquisas de mercado realizadas e o contrato _x000D_
+firmado com a empresa executora._x000D_
+4 - Identificação da dotação orçamentária utilizada para o custeio, _x000D_
+informando se houve suplementação de rec</t>
+  </si>
+  <si>
+    <t>1568</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1568/requerimento_n_016_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais _x000D_
+e na forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo _x000D_
+Plenário, que seja oficiado o Poder Executivo Municipal para que preste informações _x000D_
+acerca da instalação de um parque infantil na escola da localidade de Paraíso da Serra.</t>
+  </si>
+  <si>
+    <t>1569</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1569/requerimento_n_017_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais _x000D_
+e na forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo _x000D_
+Plenário, que seja oficiado o Poder Executivo Municipal para que preste informações _x000D_
+acerca do impacto financeiro do novo Plano de Cargos e Salários do Município, bem _x000D_
+como em qual etapa de elaboração ou implementação o referido plano se encontra.</t>
+  </si>
+  <si>
+    <t>1570</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1570/requerimento_n_018_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais _x000D_
+e na forma regimental, vem, por meio do presente, REQUERER, ouvido o Digníssimo _x000D_
+Plenário, que seja oficiado o Poder Executivo Municipal para que preste informações _x000D_
+acerca dos gastos com exames laboratoriais realizados nos anos de 2024 e 2025, _x000D_
+encaminhando a esta Casa Legislativa os seguintes dados:_x000D_
+Qual o valor total gasto com laboratórios para a realização _x000D_
+de exames nos anos de 2024 e 2025;_x000D_
+1. _x000D_
+2. _x000D_
+A relação dos laboratórios que receberam repasses do _x000D_
+Município, bem como os respectivos valores pagos a cada um deles em cada ano;_x000D_
+3. _x000D_
+Informar, se possível, a quantidade de exames realizados _x000D_
+em cada um dos respectivos anos.</t>
+  </si>
+  <si>
+    <t>1571</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1571/pl_01.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA A RABADA DE MILHO VERDE COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE BOM RETIRO, ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1558</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1558/pr_01.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo firmado, no uso de suas atribuições legais, e de acordo com _x000D_
+o Artigo 12, § XXIV do Regimento Interno, submete ao Plenário desta Câmara _x000D_
+os termos do presente</t>
+  </si>
+  <si>
+    <t>1559</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>DIEGO GAUCHO</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1559/mocao_n_002_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve vem, na forma regimental,_x000D_
+REQUERER, após ouvido o Digníssimo Plenário, que a Mesa Diretora da Câmara _x000D_
+Municipal encaminhe Moção de Aplauso ao ex-servidor municipal Saulo Steimbach, _x000D_
+em reconhecimento ao exímio e competente serviço prestado ao Município ao longo de _x000D_
+sua trajetória profissional, agora coroada com sua merecida aposentadoria.</t>
+  </si>
+  <si>
+    <t>1560</t>
+  </si>
+  <si>
+    <t>JOSI DA SAÚDE</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1560/mocao_n_003_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve vem, na forma regimental, REQUERER, _x000D_
+após ouvido o Digníssimo Plenário, que a Mesa Diretora da Câmara Municipal _x000D_
+encaminhe Moção de Aplauso à equipe CN Jiu-Jitsu e a seus atletas, pelas expressivas _x000D_
+conquistas no Campeonato Sul-Americano de Jiu-Jitsu, disputado no Rio de Janeiro, no _x000D_
+dia 07/02/2026.</t>
+  </si>
+  <si>
+    <t>1561</t>
+  </si>
+  <si>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1561/mocao_n_004_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve vem, na forma regimental, REQUERER,_x000D_
+após ouvido o Digníssimo Plenário, que a Mesa Diretora da Câmara Municipal _x000D_
+encaminhe Moção de Aplauso à equipe CN Jiu-Jitsu e a seus atletas, pelas expressivas _x000D_
+conquistas no Circuito Mormaii de Jiu-Jitsu, disputado na cidade de Blumenau/SC, no _x000D_
+dia 23 de fevereiro de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -898,68 +1330,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1515/indicacao_n_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1517/indicacao_n_003_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1518/indicacao_n_004_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1519/indicacao_n_005_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1520/indicacao_nu_006_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1521/indicacao_n_007_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1522/indicacao_n_008_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1523/indicacao_n_009_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1532/indicacao_n_010_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1533/indicacao_n_011_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1534/indicacao_n_012_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1535/indicacao_n_013_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1536/indicacao_n_014_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1537/indicacao_n_015_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1539/indicacao_n_017_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1540/indicacao_n_018_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1541/indicacao_n_019_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1542/indicacao_n_020_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1543/indicacao_n_021_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1544/indicacao_n_022_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1545/indicacao_n_023_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1524/requerimento_n_001_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1525/requerimento_n_002_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1526/requerimento_n_003_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1527/requerimento_n_004_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1528/requerimento_n_005_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1529/requerimento_n_006_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1530/requerimento_n_007_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1531/requerimento_n_008_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1546/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1547/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1548/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1549/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1550/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1551/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1552/pl_08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1553/pl_09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1554/pl_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1555/pl_11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1556/pl_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1572/pl_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1573/pl_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1574/pl_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1575/pl_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1576/pl_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1577/pl_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1515/indicacao_n_001_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1517/indicacao_n_003_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1518/indicacao_n_004_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1519/indicacao_n_005_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1520/indicacao_nu_006_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1521/indicacao_n_007_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1522/indicacao_n_008_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1523/indicacao_n_009_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1532/indicacao_n_010_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1533/indicacao_n_011_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1534/indicacao_n_012_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1535/indicacao_n_013_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1536/indicacao_n_014_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1537/indicacao_n_015_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1539/indicacao_n_017_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1540/indicacao_n_018_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1541/indicacao_n_019_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1542/indicacao_n_020_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1543/indicacao_n_021_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1544/indicacao_n_022_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1545/indicacao_n_023_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1524/requerimento_n_001_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1525/requerimento_n_002_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1526/requerimento_n_003_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1527/requerimento_n_004_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1528/requerimento_n_005_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1529/requerimento_n_006_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1530/requerimento_n_007_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1531/requerimento_n_008_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1562/requerimento_n_009_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_n_010_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1564/requerimento_n_012_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_n_013_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1566/requerimento_n_014_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1567/requerimento_n_015_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1568/requerimento_n_016_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1569/requerimento_n_017_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1570/requerimento_n_018_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1571/pl_01.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1558/pr_01.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1559/mocao_n_002_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1560/mocao_n_003_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/materialegislativa/2026/1561/mocao_n_004_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="21.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="163.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="254.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1013,793 +1445,1630 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>80</v>
+      </c>
+      <c r="E19" t="s">
+        <v>81</v>
+      </c>
+      <c r="F19" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20" t="s">
+        <v>81</v>
+      </c>
+      <c r="F20" t="s">
+        <v>82</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" t="s">
         <v>87</v>
-      </c>
-[...19 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" t="s">
+        <v>80</v>
+      </c>
+      <c r="E21" t="s">
+        <v>81</v>
+      </c>
+      <c r="F21" t="s">
+        <v>89</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...19 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>81</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>81</v>
       </c>
       <c r="F23" t="s">
-        <v>43</v>
+        <v>89</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="D24" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="E24" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="F24" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="H24" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="D25" t="s">
+        <v>80</v>
+      </c>
+      <c r="E25" t="s">
+        <v>81</v>
+      </c>
+      <c r="F25" t="s">
+        <v>82</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H25" t="s">
         <v>104</v>
-      </c>
-[...10 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D26" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="E26" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="H26" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="D27" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="H27" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="D28" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="E28" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="H28" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="D29" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="E29" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D30" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="E30" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>61</v>
+      </c>
+      <c r="D31" t="s">
+        <v>80</v>
+      </c>
+      <c r="E31" t="s">
+        <v>81</v>
+      </c>
+      <c r="F31" t="s">
+        <v>122</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H31" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>65</v>
+      </c>
+      <c r="D32" t="s">
+        <v>80</v>
+      </c>
+      <c r="E32" t="s">
+        <v>81</v>
+      </c>
+      <c r="F32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H32" t="s">
         <v>127</v>
       </c>
-      <c r="B31" t="s">
-[...14 lines deleted...]
-      <c r="G31" s="1" t="s">
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
         <v>128</v>
       </c>
-      <c r="H31" t="s">
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" t="s">
+        <v>80</v>
+      </c>
+      <c r="E33" t="s">
+        <v>81</v>
+      </c>
+      <c r="F33" t="s">
+        <v>89</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>129</v>
+      </c>
+      <c r="H33" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>72</v>
+      </c>
+      <c r="D34" t="s">
+        <v>80</v>
+      </c>
+      <c r="E34" t="s">
+        <v>81</v>
+      </c>
+      <c r="F34" t="s">
+        <v>89</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H34" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>76</v>
+      </c>
+      <c r="D35" t="s">
+        <v>80</v>
+      </c>
+      <c r="E35" t="s">
+        <v>81</v>
+      </c>
+      <c r="F35" t="s">
+        <v>89</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H35" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>138</v>
+      </c>
+      <c r="D36" t="s">
+        <v>80</v>
+      </c>
+      <c r="E36" t="s">
+        <v>81</v>
+      </c>
+      <c r="F36" t="s">
+        <v>89</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H36" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>141</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>142</v>
+      </c>
+      <c r="D37" t="s">
+        <v>80</v>
+      </c>
+      <c r="E37" t="s">
+        <v>81</v>
+      </c>
+      <c r="F37" t="s">
+        <v>82</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H37" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>145</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>146</v>
+      </c>
+      <c r="D38" t="s">
+        <v>80</v>
+      </c>
+      <c r="E38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F38" t="s">
+        <v>82</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H38" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>150</v>
+      </c>
+      <c r="D39" t="s">
+        <v>80</v>
+      </c>
+      <c r="E39" t="s">
+        <v>81</v>
+      </c>
+      <c r="F39" t="s">
+        <v>82</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H39" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>153</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>154</v>
+      </c>
+      <c r="D40" t="s">
+        <v>80</v>
+      </c>
+      <c r="E40" t="s">
+        <v>81</v>
+      </c>
+      <c r="F40" t="s">
+        <v>106</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>157</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>158</v>
+      </c>
+      <c r="E41" t="s">
+        <v>159</v>
+      </c>
+      <c r="F41" t="s">
+        <v>122</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H41" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>158</v>
+      </c>
+      <c r="E42" t="s">
+        <v>159</v>
+      </c>
+      <c r="F42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H42" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" t="s">
+        <v>158</v>
+      </c>
+      <c r="E43" t="s">
+        <v>159</v>
+      </c>
+      <c r="F43" t="s">
+        <v>89</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>168</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>25</v>
+      </c>
+      <c r="D44" t="s">
+        <v>158</v>
+      </c>
+      <c r="E44" t="s">
+        <v>159</v>
+      </c>
+      <c r="F44" t="s">
+        <v>82</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H44" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>171</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>29</v>
+      </c>
+      <c r="D45" t="s">
+        <v>158</v>
+      </c>
+      <c r="E45" t="s">
+        <v>159</v>
+      </c>
+      <c r="F45" t="s">
+        <v>82</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H45" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>174</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46" t="s">
+        <v>158</v>
+      </c>
+      <c r="E46" t="s">
+        <v>159</v>
+      </c>
+      <c r="F46" t="s">
+        <v>82</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H46" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>99</v>
+      </c>
+      <c r="D47" t="s">
+        <v>158</v>
+      </c>
+      <c r="E47" t="s">
+        <v>159</v>
+      </c>
+      <c r="F47" t="s">
+        <v>82</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H47" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>180</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48" t="s">
+        <v>158</v>
+      </c>
+      <c r="E48" t="s">
+        <v>159</v>
+      </c>
+      <c r="F48" t="s">
+        <v>89</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H48" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>183</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49" t="s">
+        <v>158</v>
+      </c>
+      <c r="E49" t="s">
+        <v>159</v>
+      </c>
+      <c r="F49" t="s">
+        <v>106</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H49" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>186</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>45</v>
+      </c>
+      <c r="D50" t="s">
+        <v>158</v>
+      </c>
+      <c r="E50" t="s">
+        <v>159</v>
+      </c>
+      <c r="F50" t="s">
+        <v>106</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H50" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>189</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>53</v>
+      </c>
+      <c r="D51" t="s">
+        <v>158</v>
+      </c>
+      <c r="E51" t="s">
+        <v>159</v>
+      </c>
+      <c r="F51" t="s">
+        <v>82</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H51" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>192</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>57</v>
+      </c>
+      <c r="D52" t="s">
+        <v>158</v>
+      </c>
+      <c r="E52" t="s">
+        <v>159</v>
+      </c>
+      <c r="F52" t="s">
+        <v>82</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H52" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>195</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" t="s">
+        <v>158</v>
+      </c>
+      <c r="E53" t="s">
+        <v>159</v>
+      </c>
+      <c r="F53" t="s">
+        <v>82</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H53" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>198</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>65</v>
+      </c>
+      <c r="D54" t="s">
+        <v>158</v>
+      </c>
+      <c r="E54" t="s">
+        <v>159</v>
+      </c>
+      <c r="F54" t="s">
+        <v>122</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H54" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>201</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>69</v>
+      </c>
+      <c r="D55" t="s">
+        <v>158</v>
+      </c>
+      <c r="E55" t="s">
+        <v>159</v>
+      </c>
+      <c r="F55" t="s">
+        <v>82</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H55" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>204</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>72</v>
+      </c>
+      <c r="D56" t="s">
+        <v>158</v>
+      </c>
+      <c r="E56" t="s">
+        <v>159</v>
+      </c>
+      <c r="F56" t="s">
+        <v>82</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H56" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>207</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>76</v>
+      </c>
+      <c r="D57" t="s">
+        <v>158</v>
+      </c>
+      <c r="E57" t="s">
+        <v>159</v>
+      </c>
+      <c r="F57" t="s">
+        <v>82</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H57" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>210</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>211</v>
+      </c>
+      <c r="E58" t="s">
+        <v>212</v>
+      </c>
+      <c r="F58" t="s">
+        <v>89</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H58" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>215</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>216</v>
+      </c>
+      <c r="E59" t="s">
+        <v>217</v>
+      </c>
+      <c r="F59" t="s">
+        <v>89</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H59" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>220</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" t="s">
+        <v>221</v>
+      </c>
+      <c r="E60" t="s">
+        <v>222</v>
+      </c>
+      <c r="F60" t="s">
+        <v>223</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H60" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>226</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" t="s">
+        <v>221</v>
+      </c>
+      <c r="E61" t="s">
+        <v>222</v>
+      </c>
+      <c r="F61" t="s">
+        <v>227</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H61" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>230</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" t="s">
+        <v>221</v>
+      </c>
+      <c r="E62" t="s">
+        <v>222</v>
+      </c>
+      <c r="F62" t="s">
+        <v>227</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H62" t="s">
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>