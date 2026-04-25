--- v0 (2025-12-06)
+++ v1 (2026-04-25)
@@ -48,1395 +48,1395 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2697/lei_complementar_113.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2697/lei_complementar_113.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Sistema de Readaptação Funcional dosServidores Públicos Efetivos do Município de Bom Retiro edá outras providências.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2696/lei_complementar_112.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2696/lei_complementar_112.pdf</t>
   </si>
   <si>
     <t>Amplia o número de vagas no cargo de provimento efetivo de motorista na Estrutura Administrativa da Prefeitura Municipal de Bom Retiro e dá outras providências.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2664/lei_complementar_110.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2664/lei_complementar_110.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE CARGA HORÁRIA DO SERVIDOR PÚBLICO DO QUADRO DOS SERVIDORES EFETIVOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2669/lei_complementar_109.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2669/lei_complementar_109.pdf</t>
   </si>
   <si>
     <t>Atualiza as regras da COSIP em conformidade com a Emenda Constitucional n° 132/2023, sem alterar os valores de cobrança.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2023/2643/lei_complementar_106.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2023/2643/lei_complementar_106.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE CARÁTER COMISSIONADO, FIXA O RESPECTIVO VENCIMENTO, ALTERA NÚMERO DE VAGAS DE RECEPCIONISTA E AGENTE MUNICIPAL DE DEFESA CIVIL NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE BOM RETIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2023/2642/lei_complementar_105.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2023/2642/lei_complementar_105.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal para estabelecer meios de pagamentos para recebimento de crédito.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2023/2634/lei_complementar_104.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2023/2634/lei_complementar_104.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO NÚMERO DE VAGAS DE VIGIA NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE BOM RETIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2620/lei_complementar_103.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2620/lei_complementar_103.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 40 DA LEI COMPLEMENTAR 01/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2619/lei_complementar_102.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2619/lei_complementar_102.pdf</t>
   </si>
   <si>
     <t>“Altera número de vagas dos cargos de Assistente Social e Psicólogo criados pela Lei Complementar n" 98/22 de 06.09.22”.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2618/lei_complementar_101.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2618/lei_complementar_101.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS FISCAIS E DE ESTÍMULOS ECONÔMICOS PARA EMPREENDIMENTOS ECONÔMICOS QUE VENHAM SE ESTABELECER NO MUNICÍPIO DE BOM RETIRO, CRIA O CONSELHO E O FUNDO MUNICIPAL DA INDÚSTRIA E COMÉRCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2617/lei_complementar_100.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2617/lei_complementar_100.pdf</t>
   </si>
   <si>
     <t>Altera e Acrescenta dispositivos a Lei Complementar n° 88/20 que atualiza o Piso Salarial Nacional do Magistério no Plano de Cargos Plano de Carreira dos Profissionais do Magistério Público do Município de Bom Retiro e dá outras providencias.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2615/lei_complementar_99.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2615/lei_complementar_99.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CARGA HORÁRIA DO CARGO DE AGENTE MUNICIPAL DE DEFESA E SALVAMENTO QUE TRABALHA NO CORPO DE BOMBEIROS DO MUNICÍPIO DE BOM RETIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2614/2482192_9822___l_altera_vagas_de_cargos.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2614/2482192_9822___l_altera_vagas_de_cargos.doc</t>
   </si>
   <si>
     <t>Acresce cargos e vagas na Estrutura Administrativa da Prefeitura Municipal de Bom Retiro e dá outras providências.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2613/2482189_9722___l_altera_estatuto_gratificacao_diretor.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2613/2482189_9722___l_altera_estatuto_gratificacao_diretor.doc</t>
   </si>
   <si>
     <t>INCLUI O INCISO XIV AO ARTIGO 56 DA LEI COMPLEMENTAR 01/2003, QUE DISPÕE SOBRE O PAGAMENTO DE GRATIFICAÇÕES PARA OS SERVIDORES MUNICIPAIS E REVOGA O ART. 3º DA LEI COMPLEMENTAR Nº 62/17 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2608/lei_complementar_96.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2608/lei_complementar_96.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CARGA HORÁRIA DO CARGO DE MOTORISTA SOCORRISTA E TÉCNICO DE ENFERMAGEM SOCORRISTA DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA - “SAMU”, DO MUNICÍPIO DE BOM RETIRO, ALTERA A LEI COMPLEMENTAR MUNICIPAL 30 DE 16 DE DEZEMBRO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2603/2471472_9522___lei_ampliacao_do_perimetro_urbano_de_bom_retiro.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2603/2471472_9522___lei_ampliacao_do_perimetro_urbano_de_bom_retiro.doc</t>
   </si>
   <si>
     <t>ALTERA O PERÍMETRO URBANO DO MUNICÍPIO DE BOM RETIRO - SC.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2599/lei_complementar_94.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2599/lei_complementar_94.pdf</t>
   </si>
   <si>
     <t>ALTERA NÚMERO DE VAGAS DO QUADRO DE SERVIDORES EFETIVOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2594/leu_complementar_93.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2594/leu_complementar_93.pdf</t>
   </si>
   <si>
     <t>Altera as atribuições do cargo de "Fiscal de Vigilância Sanitária" de que trata a Lei Municipal n°. 1578/01 de 21 de agosto de 2001, e dá outras providências.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2585/lei_complementar_92.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2585/lei_complementar_92.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE ZONA DE EXPANSÃOURBANA NA FAZENDA BOM RETIRO, NA LOCALIDADE DE CANELEIRA, NO MUNICÍPIO DE BOM RETIRO - SC</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2584/lei_complementar_91.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2584/lei_complementar_91.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE ZONA DE EXPANSÃO DOPERÍMETRO URBANO NA LOCALIDADE DO PARAÍSO DA SERRA - BOM RETIRO - SC.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2021/2586/lei_gratificacao_covid_1.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2021/2586/lei_gratificacao_covid_1.doc</t>
   </si>
   <si>
     <t>Institui gratificação extraordinária devida aos ocupantes dos cargos de recepcionista, telefonista, assistente administrativo, profissional de enfermagem, vigilante sanitário, auxiliar de enfermagem, técnico de enfermagem socorrista, agente municipal de defesa e salvamento, agente comunitário de saúde, agente de Serviços  gerais, motorista, motorista socorrista, servente, odontólogo, atendente de consultório dentário, farmacêutico, assistente social, psicólogo, fisioterapeuta, fonoaudiólogo e médico, ativos e lotados na Secretaria Municipal da Saúde de Bom Retiro e Funrebom, como retribuição para recompensar ônus decorrentes de trabalhos executados no enfrentamento da pandemia de Covid- 19.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2555/89.20_-_l.c.__revisao_de_tributos.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2555/89.20_-_l.c.__revisao_de_tributos.doc</t>
   </si>
   <si>
     <t>Altera o índice de correção dos tributos Municipais, cuja correção é feita pelo IGP-M, que passará a ser corrigido pelo IPCA e altera o item I do art. 81, o § 1º do art. 250 e o Parágrafo Único do art. 394 da Lei Complementar Nº 11/05 de 20 de Dezembro de 2005.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2554/88.20_-__lei__c._atualizacao_do_psio_do_magisteiro_no_plano_carreira_bom_retiro_sc.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2554/88.20_-__lei__c._atualizacao_do_psio_do_magisteiro_no_plano_carreira_bom_retiro_sc.doc</t>
   </si>
   <si>
     <t>Atualiza o Piso Salarial Nacional do Magistério no Plano de Cargos Plano de Carreira dos Profissionais do Magistério Público do Município de Bom Retiro.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2553/87.20_-_l._altera_conselho_industria.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2553/87.20_-_l._altera_conselho_industria.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 6º, NA LEI COMPLEMENTAR 36/2011, QUE DISPÕE SOBRE A COMPOSIÇÃO DO CONSELHO MUNICIPAL DA INDÚSTRIA E COMÉRCIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2552/86.20_-_l._c._reducao_faixa_de_dominio.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2552/86.20_-_l._c._reducao_faixa_de_dominio.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REDUÇÃO DA FAIXA DE DOMÍNIO PÚBLICO NÃO EDIFICANTE NAS RODOVIAS, ACRESCENTA O §1º E O §2º, AO ART. 16, DA LEI COMPLEMENTAR N.º 07/04 DE 17 DE DEZEMBRO DE 2004 QUE INSTITUI O PLANO DIRETOR E CÓDIGO DE OBRAS DO MUNICÍPIO DE BOM RETIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2551/85.20_-_lei_compl._nepotismo.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2551/85.20_-_lei_compl._nepotismo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VEDAÇÕES PARA NOMEÇÕES EM CARGOS COMISSIONADOS DE DIREÇÃO, CHEFIA E ASSESSORAMENTO, BEM COMO DE AGENTES POLÍTICOS NO ÂMBITO DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE BOM RETIRO.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2550/84.20-_lei_para_criacao__turismologo.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2550/84.20-_lei_para_criacao__turismologo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO, EM CARÁTER EFETIVO, FIXANDO SEU RESPECTIVO VENCIMENTOS, NO QUADRO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2549/83.20_-__l._altera__escala_bombeiro.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2549/83.20_-__l._altera__escala_bombeiro.doc</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2548/82.19_-_l._c._magisterio.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2548/82.19_-_l._c._magisterio.doc</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 2º DO ART. 43 DA LEI COMPLEMENTAR Nº 04/2004, QUE INSTITUI O PLANO DE CARREIRA, CARGOS E SALÁRIOS E O ESTATUTO   DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE BOM RETIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2547/81.19_-_l._c._altera_codigo_tributario.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2547/81.19_-_l._c._altera_codigo_tributario.doc</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E SUPRIME INCISOS E PARÁGRAFOS AO ART. 268, DA LEI COMPLEMENTAR Nº 11/05, DE 20 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2546/80.19_-_lei_horas_extras.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2546/80.19_-_lei_horas_extras.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 60 E 61, INCLUI PARÁGRAFOS NA LEI COMPLEMENTAR 01/2003, QUE DISPÕE SOBRE O PAGAMENTO DE HORAS EXTRAS PELOS SERVIDORES EFETIVOS E TEMPORÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2545/79.19_-_lc._cria_e_extingue_cargo.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2545/79.19_-_lc._cria_e_extingue_cargo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE CARÁTER COMISSIONADO, FIXA O RESPECTIVO VENCIMENTO E EXTINGUE CARGO.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2544/78.19_-_lc._jornada_especial.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2544/78.19_-_lc._jornada_especial.doc</t>
   </si>
   <si>
     <t>Institui Horário Especial da Jornada de Trabalho, Institui o pagamento de gratificação de exercício funcional em regime de tempo integral e dedicação exclusiva – GTIDE e dá outras providencias.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2543/77.19_-_lc_magisterio.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2543/77.19_-_lc_magisterio.doc</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 3º DA LEI COMPLEMENTAR Nº 13/06, DE 22 DE MARÇO DE 2006, QUE ALTEROU A LEI COMPLEMENTAR 04/04 QUE TRATA DO PLANO DE CARREIRA, CARGOS E SALÁRIOS E ESTATUTO DO MAGISTÉRIO PÚBLICO DE BOM RETIRO.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2542/76.19_-_lc_cria_cargos.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2542/76.19_-_lc_cria_cargos.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N.º 03/04, QUE DISPÕE SOBRE O PLANO DE CARREIRA, CARGOS E SALÁRIOS DO QUADRO GERAL DOS SERVIDORES PÚBLICOS DE BOM RETIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2541/75.19_-_l_c_cria_cargos.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2541/75.19_-_l_c_cria_cargos.doc</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2540/74.18_-_lei__expansao_area_urbana.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2540/74.18_-_lei__expansao_area_urbana.doc</t>
   </si>
   <si>
     <t>DECLARA COMO EXPANSÃO URBANA A ÁREA DE TERRENO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2539/73.18_-_lei_alteracao_plano_diretor.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2539/73.18_-_lei_alteracao_plano_diretor.doc</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS A LEI COMPLEMENTAR Nº 07/04 DE 17 DE DEZEMBRO DE 2004, QUE INSTITUI O PLANO DIRETOR E CÓDIGO DE OBRAS DO MUNICÍPIO DE BOM RETIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2538/72.18_-_lc_cria_cargos.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2538/72.18_-_lc_cria_cargos.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N.º 03/04, QUE TRATA DE CARGOS E SALÁRIOS, REESTRUTURA DO QUADRO DE PESSOAL DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2537/71.18_-_l._altera_estatuto_gratificacao.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2537/71.18_-_l._altera_estatuto_gratificacao.doc</t>
   </si>
   <si>
     <t>INCLUIU INCISO XIII AO ARTIGO 56 DA LEI COMPLEMENTAR 01/2003, QUE DISPORÁ SOBRE O PAGAMENTO DE GRATIFICAÇÕES PELO   EXERCÍCIO   DE   FUNÇÃO   DE MEMBRO   DA   COMISSÃO   DE   SINDICÂNCIA   E   PROCESSO ADMINISTRATIVO DISCIPLINAR PARA OS SERVIDORES EFETIVOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2536/70.17_-__l._c._altera_secretaria_bem_estar_social.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2536/70.17_-__l._c._altera_secretaria_bem_estar_social.doc</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA DA SECRETARIA MUNICIPAL DO BEM ESTAR SOCIAL, INSTITUÍDA PELA LEI COMPLEMENTAR N° 19/06 DE 14 DE DEZEMBRO DE 2006, E SUAS ALTERAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2535/69.17_-_lc_nutricionista.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2535/69.17_-_lc_nutricionista.doc</t>
   </si>
   <si>
     <t>CRIA O CARGO E VAGA DE NUTRICIONISTA NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2534/68.17_-_lei_alteracao_iss.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2534/68.17_-_lei_alteracao_iss.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 249 DA LEI COMPLEMENTAR Nº 11/05 DE 20 DE DEZEMBRO DE 2005, QUE INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE BOM RETIRO E INCISO I, ALÍNEA “A” DO ARTIGO 4º DA LEI COMPLEMENTAR 36/2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2533/67.17_-_lc_altera_vagas.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2533/67.17_-_lc_altera_vagas.doc</t>
   </si>
   <si>
     <t>CRIA 02 (DUAS) VAGAS PARA O CARGO DE PROVIMENTO EFETIVO DE FARMACÊUTICO - BIOQUÍMICO, 20 (VINTE) HORAS SEMANAIS, NO QUADRO DE PESSOAL EFETIVO DO MUNICÍPIO DE BOM RETIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2532/66.17_-_lei_assessor_educacional.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2532/66.17_-_lei_assessor_educacional.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS EM CARÁTER COMISSIONADO DE COORDENADOR DE ABRIGO E DE ASSESSOR EDUCACIONAL, FIXA SEUS RESPECTIVOS VENCIMENTOS, E ALTERA NÚMERO DE VAGAS EM CARÁTER COMISSIONADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2531/65.17_-_lei_monitor_creche.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2531/65.17_-_lei_monitor_creche.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO EM CARÁTER EFETIVO DE MONITOR DE CRECHE, FIXA SEU RESPECTIVO VENCIMENTO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO DE 10 (DEZ) MONITORES - 40 HORAS SEMANAIS, ATRAVÉS DE CHAMADA PÚBLICA E/OU PROCESSO SELETIVO SIMPLIFICADO.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2530/64.17_-_l_agentes_de_saude.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2530/64.17_-_l_agentes_de_saude.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A ALTERAÇÃO DO NÚMERO DE VAGAS DO QUADRO DE SERVIDORES TEMPORÁRIOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2529/63.17_-_lei__compl._altera_redacao_lei_comp._01.03.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2529/63.17_-_lei__compl._altera_redacao_lei_comp._01.03.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 71, E ACRESCENTA §§ DO 5º AO 8º AO MESMO ARTIGO DA LEI COMPLEMENTAR Nº 01/2003. QUE DISPOE SOBRE A LICENÇA PARA MANDATO CLASSITA PARA OS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2528/62.17_-_l._altera_estatuto_gratificacao.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2528/62.17_-_l._altera_estatuto_gratificacao.doc</t>
   </si>
   <si>
     <t>INCLUIU INCISO XI AO ARTIGO 56 DA LEI COMPLEMENTAR 01/2003, INCLUI INCISOS XII E XIII E ALTERA ART. 62 DA LEI COMPLEMENTAR Nº 01/2003. QUE DISPOE SOBRE O PAGAMENTO DE GRATIFICAÇÕES E INSALUBRIDADE E PERICULOSIDADE PARA OS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2527/61.17_-_l_serventes.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2527/61.17_-_l_serventes.doc</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2526/60.16_-_l.__abrigo.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2526/60.16_-_l.__abrigo.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE ACOLHIMENTO INSTITUCIONAL – MODALIDADE ABRIGO, PARA CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE EXTREMO RISCO PESSOAL E SOCIAL, E AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O MUNICÍPIO DE ALFREDO WAGNER, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2525/59.16_-_l._altera_estatuto.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2525/59.16_-_l._altera_estatuto.doc</t>
   </si>
   <si>
     <t>INCLUI PARÁGRAFO SEGUNDO AO ARTIGO 57 DA LEI COMPLEMENTAR 01/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2524/58.16_l_c_plano_diretor.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2524/58.16_l_c_plano_diretor.doc</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 33 DA LEI COMPLEMENTAR Nº 07/04, DE 17 DE DEZEMBRO DE 2004.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2523/57.16_-l_atendente.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2523/57.16_-l_atendente.doc</t>
   </si>
   <si>
     <t>ALTERA NÚMERO DE VAGAS DO QUADRO DE SERVIDORES TEMPORÁRIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2522/56.16_-_l_vigia.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2522/56.16_-_l_vigia.doc</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2015/2521/55.15_-_l_serventes.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2015/2521/55.15_-_l_serventes.doc</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2015/2520/54.15_-_l_cosip.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2015/2520/54.15_-_l_cosip.doc</t>
   </si>
   <si>
     <t>ALTERA TABELAS I E II DO ART. 321 DA LEI COMPLEMENTAR Nº 11/05 DE 20 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2015/2519/53.15_-_lei_doacoes_areais_publicas.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2015/2519/53.15_-_lei_doacoes_areais_publicas.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REGULARIZAÇÃO FUNDIÁRIA, ATRAVÉS DO PROJETO "LAR LEGAL", DAS OCUPAÇÕES INCIDENTES EM TERRAS DO MUNICÍPIO DE BOM RETIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2518/52.14_-_lei_compl._cria_cargos.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2518/52.14_-_lei_compl._cria_cargos.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS EFETIVOS, FIXA OS RESPECTIVOS VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2517/51.14_-_lc_zeis.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2517/51.14_-_lc_zeis.doc</t>
   </si>
   <si>
     <t>DESAFETA ÁREA VERDE, DEMARCA ZONA ESPECIAL DE INTERESSE SOCIAL, ESTABELECE NORMAS PARA CONCESSÃO REAL DE USO PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA DE INTERESSE SOCIAL E AUTORIZA A DOAÇÃO DE IMÓVEIS PÚBLICOS A FAMÍLIAS DE BAIXA RENDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2516/50.14_-_lei_psf.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2516/50.14_-_lei_psf.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE VAGAS DE CARGOS DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE BOM RETIRO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2515/49.14_-_l._altera_estatuto.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2515/49.14_-_l._altera_estatuto.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 56 DA LEI COMPLEMENTAR 01/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2514/48.14_-_l_farmaceutico.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2514/48.14_-_l_farmaceutico.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE EFETIVO DE FARMACÊUTICO - BIOQUÍMICO, FIXA O RESPECTIVO VENCIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2513/47.14_-_lei_samu.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2513/47.14_-_lei_samu.doc</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 2º, 4º E 5º DA LEI COMPLEMENTAR Nº 30/10, DE 16 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2512/46.13_-__l._c._advogado.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2512/46.13_-__l._c._advogado.doc</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROVIMENTO EFETIVO DE ADVOGADO DO MUNICÍPIO DE BOM RETIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2511/45.13_-__l._vig._sanitario.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2511/45.13_-__l._vig._sanitario.doc</t>
   </si>
   <si>
     <t>CRIA VAGA NO CARGO DE VIGILANTE SANITÁRIO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2510/44.13_-_lc_cria_cargos_farmaceutico.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2510/44.13_-_lc_cria_cargos_farmaceutico.doc</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2508/43.13_-_lc_extigue_cargos.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2508/43.13_-_lc_extigue_cargos.doc</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS COMISSIONADOS DO MUNICPIO DE BOM RETIRO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2507/42.13-_lc_altera_venc._procurador.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2507/42.13-_lc_altera_venc._procurador.doc</t>
   </si>
   <si>
     <t>AUTORIZA AUMENTO DE VENCIMENTO DO PROCURADOR GERAL DO MUNICPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2506/41.13_-_l_altera_gratificacao.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2506/41.13_-_l_altera_gratificacao.doc</t>
   </si>
   <si>
     <t>INCLUI INCISO NO ART. 56 DA LA LEI COMPLEMENTAR N.º 001/2003.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2505/40.13_-_l._altera_venc._medico.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2505/40.13_-_l._altera_venc._medico.doc</t>
   </si>
   <si>
     <t>ALTERA O VENCIMENTO DO CARGO DE MÉDICO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2504/39.13_-_l._altera_estatuto.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2504/39.13_-_l._altera_estatuto.doc</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2012/2503/38.12_-_lei_cargo_medico.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2012/2503/38.12_-_lei_cargo_medico.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE VAGAS NO QUADRO DE CARGOS ATIVIDADE DE NÍVEL SUPERIOR DE QUE TRATA A LEI COMPLEMENTAR Nº 16/06, DE 22 DE JUNHO DE 2006 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2012/2502/37.12_-_lei__vedacao_nomeacao_cargo_comissao.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2012/2502/37.12_-_lei__vedacao_nomeacao_cargo_comissao.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VEDAÇÕES PARA NOMEAÇÕES DE CARGOS EM COMISSÃO, NO ÂMBITO DO PODER EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE BOM RETIRO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2501/36.11_-_lei__isencao__empresa.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2501/36.11_-_lei__isencao__empresa.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS FISCAIS E DE ESTÍMULOS ECONÔMICOS PARA EMPREENDIMENTOS ECONÔMICOS QUE VENHAM SE ESTABELECER NO MUNICÍPIO DE BOM RETIRO,  CRIA O CONSELHO E O FUNDO MUNICIPAL DA INDÚSTRIA E COMÉRCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2500/35.11_-_l._casan_saneamento.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2500/35.11_-_l._casan_saneamento.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, CRIA O CONSELHO MUNICIPAL DE SANEAMENTO E O FUNDO MUNICIPAL DE SANEAMENTO BÁSICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2499/34.11_-__lei_codigo_sanitario_municipal.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2499/34.11_-__lei_codigo_sanitario_municipal.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTITUIÇÃO DO CÓDIGO SANITÁRIO MUNICIPAL E OS PROCEDIMENTOS PARA A PERFEITA FISCALIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS, NO MUNICÍPIO DE BOM RETIRO/SC”.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2498/33.11-__p._l._altera__bombeiro.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2498/33.11-__p._l._altera__bombeiro.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS DE AGENTE MUNICIPAL DE DEFESA E SALVAMENTO PARA TRABALHAR NO CORPO DE BOMBEIROS DO MUNICÍPIO DE BOM RETIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2497/32.11_-__lei__altera_salario_samu.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2497/32.11_-__lei__altera_salario_samu.doc</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º DA LEI COMPLEMENTAR Nº 30/10 QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL, A INSTITUIR O PROGRAMA SERVIÇO DE ATENDIMENTO MOVEL DE URGÊNCIA – “SAMU”, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2496/31.11-_lei__bombeiro.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2496/31.11-_lei__bombeiro.doc</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2010/2487/30.10_-__lei_samu.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2010/2487/30.10_-__lei_samu.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL, A INSTITUIR O PROGRAMA SERVIÇO DE ATENDIMENTO MOVEL DE URGÊNCIA – “SAMU”, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2010/2486/29.10_-_p_lei_complementar_cargo_camara.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2010/2486/29.10_-_p_lei_complementar_cargo_camara.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO COMISSIONADO DE ASSESSOR JURÍDICO DA CÂMARA MUNICIPAL DE VEREADORES DE BOM RETIRO E FIXAÇÃO DO RESPECTIVO VENCIMENTO.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2010/2485/28.10_-_p_lei_complementar_perimetro_urbano_parque.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2010/2485/28.10_-_p_lei_complementar_perimetro_urbano_parque.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFORMAÇÃO DO PARQUE MUNICIPAL DE EXPOSIÇÕES “DIETER WILHELM HORNUNG” EM PERÍMETRO URBANO MUNICIPAL.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2009/2484/27.09_-_lei_remissao.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2009/2484/27.09_-_lei_remissao.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMISSÃO DE QUE TRATA O ARTIGO 93 DA LEI COMPLEMENTAR N.11/05 DE 20 DE DEZEMBRO DE 2005 (CÓDIGO TRIBUTÁRIO MUNICIPAL).</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2008/2483/26.08_-_complementar_simples_nacional.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2008/2483/26.08_-_complementar_simples_nacional.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI GERAL DO SIMPLES MUNICIPAL EM CONFORMIDADE COM OS ARTIGOS 146, II, d, 170, IX E 179 DA CONSTITUIÇÃO FEDERAL E A LEI COMPLEMENTAR FEDERAL 123/2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2008/2482/25.08_-_l._pedagogo.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2008/2482/25.08_-_l._pedagogo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGA NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE BOM RETIRO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2481/24.07_-_l._agentes.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2481/24.07_-_l._agentes.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS INCENTIVOS DE CUSTEIO REFERENTE A IMPLANTAÇÃO DOS AGENTES  COMUNITÁRIOS DE SAÚDE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2480/23.07_-_lei_operador_trator.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2480/23.07_-_lei_operador_trator.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 01 (uma) VAGA DE OPERADOR DE TRATOR AGRÍCOLA EM CARATER EFETIVO E FIXA O RESPECTIVO VENCIMENTO.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2479/22-07_cargos_dengue.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2479/22-07_cargos_dengue.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE BOM RETIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2478/21.07-_l.__cria_cargo.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2478/21.07-_l.__cria_cargo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE CARÁTER COMISSIONADO, FIXA O RESPECTIVO VENCIMENTO, E ALTERA NÚMERO DE VAGAS EM CARÁTER EFETIVO.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2477/20.07_p_l_fisiotpeda1.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2477/20.07_p_l_fisiotpeda1.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS, NO QUADRO DE SERVIDORES DO MUNICIPIO DE BOM RETIRO E DÁ OUTRAS PROVIDÊNICAS.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2495/19.06_-__l._c.cria_secretaria_bem_estar_social.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2495/19.06_-__l._c.cria_secretaria_bem_estar_social.doc</t>
   </si>
   <si>
     <t>ALTERA O IV DO ART. 9°, ART. 28 E 29 DA LEI 1154/93, E ART. 1° DA LEI COMPLEMENTAR 1526/01, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2494/18.06_-_lei_funrebom_bom_retiro.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2494/18.06_-_lei_funrebom_bom_retiro.doc</t>
   </si>
   <si>
     <t>ESTABELECE A SEGURANÇA CONTRA SINISTROS EM EDIFICAÇÕES, CRIA O FUNDO DE REEQUIPAMENTO DO CORPO DE BOMBEIROS MILITAR DE BOM RETIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2493/17.06_-_lei__magisterio.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2493/17.06_-_lei__magisterio.doc</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2492/16.06_-_lei_psf.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2492/16.06_-_lei_psf.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE BOM RETIRO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2491/15.06_-_lei__cod._tributario.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2491/15.06_-_lei__cod._tributario.doc</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA TABELA II DO ARTIGO 321 DA LEI COMPLEMENTAR Nº 11/05, DE 20 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2490/14.06_-__lei__cod._tributario.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2490/14.06_-__lei__cod._tributario.doc</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 320 DA LEI COMPLEMENTAR Nº 11/05, DE 20 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2489/13.06_-_lei__magisterio.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2489/13.06_-_lei__magisterio.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI COMPLEMENTAR 04/04 QUE TRATA DO PLANO DE CARREIRA, CARGOS E SALÁRIOS E ESTATUTO DO MAGISTÉRIO PÚBLICO DE BOM RETIRO.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2488/12.06_-_lei_servidores.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2488/12.06_-_lei_servidores.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI COMPLEMENTAR 03/04 QUE TRATA DE CARGOS E SALÁRIOS, REESTRUTURA DO QUADRO DE PESSOAL DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2476/11.05_-__l._cod._tributario.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2476/11.05_-__l._cod._tributario.doc</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO TRIBUTÁRIO E DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE BOM RETIRO.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2475/10.05_-__l._alt._lei_comp._03.04.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2475/10.05_-__l._alt._lei_comp._03.04.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI COMPLEMENTAR 03/04, QUE TRATA DE CARGOS E SALÁRIOS, REESTRUTURA DO QUADRO DE PESSOAL DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2474/09.05_-__l._administrador.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2474/09.05_-__l._administrador.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO COMISSIONADO DE ASSESSOR DE SISTEMAS OPERACIONAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2473/08-05_plano_camara.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2473/08-05_plano_camara.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE PESSOAL, CLASSIFICAÇÃO E REMUNERAÇÃO DOS CARGOS E FUNÇÕES DA CÂMARA MUNICIPAL DE VEREADORES DE BOM RETIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2472/plano_diretor_br.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2472/plano_diretor_br.doc</t>
   </si>
   <si>
     <t>Institui o Plano Diretor e Código de Obras do Município de Bom Retiro em consonância com a Lei Federal 10.257 de 10 de julho de 2001 (Estatuto da Cidade) e dá outras providências.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2471/06.04_-__l._mudanca_da_multa.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2471/06.04_-__l._mudanca_da_multa.doc</t>
   </si>
   <si>
     <t>"ALTERA A ALÍNEA A, I, DO ART.104 E REVOGA A ALÍNEA B,I, DO ART.104  DO CÓDIGO TRIBUTÁRIO MUNICIPAL."</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2470/05.04_-_l_comp._iss.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2470/05.04_-_l_comp._iss.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS NORMAS RELATIVAS AO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA – ISS, ALTERA A LEI Nº 1082/91 QUE INSTITUI O CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2469/04.04_lei_plano_magisterio.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2469/04.04_lei_plano_magisterio.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARREIRA, CARGOS E SALÁRIOS E O ESTATUTO   DO  MAGISTÉRIO  PÚBLICO DO MUNICÍPIO DE BOM RETIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2468/03.04_lei_plano_cargos.municipio.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2468/03.04_lei_plano_cargos.municipio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOVO PLANO DE CARGOS E SALÁRIOS, REESTRUTURA DO QUADRO DE PESSOAL DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2003/2467/02.03_-_l_compl._alvara.pdf</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2003/2467/02.03_-_l_compl._alvara.pdf</t>
   </si>
   <si>
     <t>ALTERA O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE BOM RETIRO.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2003/2466/01-03._lei_estatuto_funcionariosv.doc</t>
+    <t>http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2003/2466/01-03._lei_estatuto_funcionariosv.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BOM RETIRO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1743,66 +1743,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2697/lei_complementar_113.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2696/lei_complementar_112.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2664/lei_complementar_110.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2669/lei_complementar_109.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2023/2643/lei_complementar_106.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2023/2642/lei_complementar_105.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2023/2634/lei_complementar_104.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2620/lei_complementar_103.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2619/lei_complementar_102.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2618/lei_complementar_101.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2617/lei_complementar_100.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2615/lei_complementar_99.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2614/2482192_9822___l_altera_vagas_de_cargos.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2613/2482189_9722___l_altera_estatuto_gratificacao_diretor.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2608/lei_complementar_96.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2603/2471472_9522___lei_ampliacao_do_perimetro_urbano_de_bom_retiro.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2599/lei_complementar_94.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2594/leu_complementar_93.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2585/lei_complementar_92.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2584/lei_complementar_91.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2021/2586/lei_gratificacao_covid_1.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2555/89.20_-_l.c.__revisao_de_tributos.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2554/88.20_-__lei__c._atualizacao_do_psio_do_magisteiro_no_plano_carreira_bom_retiro_sc.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2553/87.20_-_l._altera_conselho_industria.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2552/86.20_-_l._c._reducao_faixa_de_dominio.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2551/85.20_-_lei_compl._nepotismo.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2550/84.20-_lei_para_criacao__turismologo.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2549/83.20_-__l._altera__escala_bombeiro.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2548/82.19_-_l._c._magisterio.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2547/81.19_-_l._c._altera_codigo_tributario.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2546/80.19_-_lei_horas_extras.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2545/79.19_-_lc._cria_e_extingue_cargo.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2544/78.19_-_lc._jornada_especial.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2543/77.19_-_lc_magisterio.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2542/76.19_-_lc_cria_cargos.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2541/75.19_-_l_c_cria_cargos.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2540/74.18_-_lei__expansao_area_urbana.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2539/73.18_-_lei_alteracao_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2538/72.18_-_lc_cria_cargos.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2537/71.18_-_l._altera_estatuto_gratificacao.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2536/70.17_-__l._c._altera_secretaria_bem_estar_social.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2535/69.17_-_lc_nutricionista.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2534/68.17_-_lei_alteracao_iss.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2533/67.17_-_lc_altera_vagas.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2532/66.17_-_lei_assessor_educacional.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2531/65.17_-_lei_monitor_creche.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2530/64.17_-_l_agentes_de_saude.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2529/63.17_-_lei__compl._altera_redacao_lei_comp._01.03.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2528/62.17_-_l._altera_estatuto_gratificacao.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2527/61.17_-_l_serventes.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2526/60.16_-_l.__abrigo.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2525/59.16_-_l._altera_estatuto.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2524/58.16_l_c_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2523/57.16_-l_atendente.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2522/56.16_-_l_vigia.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2015/2521/55.15_-_l_serventes.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2015/2520/54.15_-_l_cosip.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2015/2519/53.15_-_lei_doacoes_areais_publicas.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2518/52.14_-_lei_compl._cria_cargos.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2517/51.14_-_lc_zeis.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2516/50.14_-_lei_psf.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2515/49.14_-_l._altera_estatuto.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2514/48.14_-_l_farmaceutico.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2513/47.14_-_lei_samu.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2512/46.13_-__l._c._advogado.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2511/45.13_-__l._vig._sanitario.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2510/44.13_-_lc_cria_cargos_farmaceutico.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2508/43.13_-_lc_extigue_cargos.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2507/42.13-_lc_altera_venc._procurador.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2506/41.13_-_l_altera_gratificacao.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2505/40.13_-_l._altera_venc._medico.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2504/39.13_-_l._altera_estatuto.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2012/2503/38.12_-_lei_cargo_medico.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2012/2502/37.12_-_lei__vedacao_nomeacao_cargo_comissao.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2501/36.11_-_lei__isencao__empresa.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2500/35.11_-_l._casan_saneamento.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2499/34.11_-__lei_codigo_sanitario_municipal.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2498/33.11-__p._l._altera__bombeiro.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2497/32.11_-__lei__altera_salario_samu.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2496/31.11-_lei__bombeiro.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2010/2487/30.10_-__lei_samu.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2010/2486/29.10_-_p_lei_complementar_cargo_camara.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2010/2485/28.10_-_p_lei_complementar_perimetro_urbano_parque.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2009/2484/27.09_-_lei_remissao.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2008/2483/26.08_-_complementar_simples_nacional.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2008/2482/25.08_-_l._pedagogo.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2481/24.07_-_l._agentes.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2480/23.07_-_lei_operador_trator.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2479/22-07_cargos_dengue.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2478/21.07-_l.__cria_cargo.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2477/20.07_p_l_fisiotpeda1.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2495/19.06_-__l._c.cria_secretaria_bem_estar_social.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2494/18.06_-_lei_funrebom_bom_retiro.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2493/17.06_-_lei__magisterio.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2492/16.06_-_lei_psf.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2491/15.06_-_lei__cod._tributario.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2490/14.06_-__lei__cod._tributario.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2489/13.06_-_lei__magisterio.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2488/12.06_-_lei_servidores.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2476/11.05_-__l._cod._tributario.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2475/10.05_-__l._alt._lei_comp._03.04.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2474/09.05_-__l._administrador.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2473/08-05_plano_camara.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2472/plano_diretor_br.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2471/06.04_-__l._mudanca_da_multa.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2470/05.04_-_l_comp._iss.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2469/04.04_lei_plano_magisterio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2468/03.04_lei_plano_cargos.municipio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2003/2467/02.03_-_l_compl._alvara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2003/2466/01-03._lei_estatuto_funcionariosv.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2697/lei_complementar_113.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2696/lei_complementar_112.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2664/lei_complementar_110.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2024/2669/lei_complementar_109.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2023/2643/lei_complementar_106.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2023/2642/lei_complementar_105.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2023/2634/lei_complementar_104.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2620/lei_complementar_103.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2619/lei_complementar_102.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2618/lei_complementar_101.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2617/lei_complementar_100.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2615/lei_complementar_99.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2614/2482192_9822___l_altera_vagas_de_cargos.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2613/2482189_9722___l_altera_estatuto_gratificacao_diretor.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2608/lei_complementar_96.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2603/2471472_9522___lei_ampliacao_do_perimetro_urbano_de_bom_retiro.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2599/lei_complementar_94.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2594/leu_complementar_93.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2585/lei_complementar_92.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2022/2584/lei_complementar_91.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2021/2586/lei_gratificacao_covid_1.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2555/89.20_-_l.c.__revisao_de_tributos.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2554/88.20_-__lei__c._atualizacao_do_psio_do_magisteiro_no_plano_carreira_bom_retiro_sc.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2553/87.20_-_l._altera_conselho_industria.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2552/86.20_-_l._c._reducao_faixa_de_dominio.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2551/85.20_-_lei_compl._nepotismo.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2550/84.20-_lei_para_criacao__turismologo.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2020/2549/83.20_-__l._altera__escala_bombeiro.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2548/82.19_-_l._c._magisterio.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2547/81.19_-_l._c._altera_codigo_tributario.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2546/80.19_-_lei_horas_extras.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2545/79.19_-_lc._cria_e_extingue_cargo.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2544/78.19_-_lc._jornada_especial.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2543/77.19_-_lc_magisterio.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2542/76.19_-_lc_cria_cargos.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2019/2541/75.19_-_l_c_cria_cargos.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2540/74.18_-_lei__expansao_area_urbana.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2539/73.18_-_lei_alteracao_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2538/72.18_-_lc_cria_cargos.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2018/2537/71.18_-_l._altera_estatuto_gratificacao.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2536/70.17_-__l._c._altera_secretaria_bem_estar_social.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2535/69.17_-_lc_nutricionista.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2534/68.17_-_lei_alteracao_iss.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2533/67.17_-_lc_altera_vagas.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2532/66.17_-_lei_assessor_educacional.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2531/65.17_-_lei_monitor_creche.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2530/64.17_-_l_agentes_de_saude.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2529/63.17_-_lei__compl._altera_redacao_lei_comp._01.03.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2528/62.17_-_l._altera_estatuto_gratificacao.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2017/2527/61.17_-_l_serventes.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2526/60.16_-_l.__abrigo.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2525/59.16_-_l._altera_estatuto.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2524/58.16_l_c_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2523/57.16_-l_atendente.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2016/2522/56.16_-_l_vigia.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2015/2521/55.15_-_l_serventes.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2015/2520/54.15_-_l_cosip.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2015/2519/53.15_-_lei_doacoes_areais_publicas.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2518/52.14_-_lei_compl._cria_cargos.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2517/51.14_-_lc_zeis.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2516/50.14_-_lei_psf.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2515/49.14_-_l._altera_estatuto.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2514/48.14_-_l_farmaceutico.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2014/2513/47.14_-_lei_samu.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2512/46.13_-__l._c._advogado.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2511/45.13_-__l._vig._sanitario.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2510/44.13_-_lc_cria_cargos_farmaceutico.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2508/43.13_-_lc_extigue_cargos.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2507/42.13-_lc_altera_venc._procurador.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2506/41.13_-_l_altera_gratificacao.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2505/40.13_-_l._altera_venc._medico.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2013/2504/39.13_-_l._altera_estatuto.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2012/2503/38.12_-_lei_cargo_medico.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2012/2502/37.12_-_lei__vedacao_nomeacao_cargo_comissao.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2501/36.11_-_lei__isencao__empresa.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2500/35.11_-_l._casan_saneamento.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2499/34.11_-__lei_codigo_sanitario_municipal.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2498/33.11-__p._l._altera__bombeiro.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2497/32.11_-__lei__altera_salario_samu.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2011/2496/31.11-_lei__bombeiro.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2010/2487/30.10_-__lei_samu.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2010/2486/29.10_-_p_lei_complementar_cargo_camara.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2010/2485/28.10_-_p_lei_complementar_perimetro_urbano_parque.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2009/2484/27.09_-_lei_remissao.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2008/2483/26.08_-_complementar_simples_nacional.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2008/2482/25.08_-_l._pedagogo.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2481/24.07_-_l._agentes.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2480/23.07_-_lei_operador_trator.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2479/22-07_cargos_dengue.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2478/21.07-_l.__cria_cargo.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2007/2477/20.07_p_l_fisiotpeda1.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2495/19.06_-__l._c.cria_secretaria_bem_estar_social.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2494/18.06_-_lei_funrebom_bom_retiro.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2493/17.06_-_lei__magisterio.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2492/16.06_-_lei_psf.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2491/15.06_-_lei__cod._tributario.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2490/14.06_-__lei__cod._tributario.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2489/13.06_-_lei__magisterio.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2006/2488/12.06_-_lei_servidores.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2476/11.05_-__l._cod._tributario.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2475/10.05_-__l._alt._lei_comp._03.04.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2474/09.05_-__l._administrador.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2005/2473/08-05_plano_camara.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2472/plano_diretor_br.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2471/06.04_-__l._mudanca_da_multa.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2470/05.04_-_l_comp._iss.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2469/04.04_lei_plano_magisterio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2004/2468/03.04_lei_plano_cargos.municipio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2003/2467/02.03_-_l_compl._alvara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomretiro.sc.leg.br/media/sapl/public/normajuridica/2003/2466/01-03._lei_estatuto_funcionariosv.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="150.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="150" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>